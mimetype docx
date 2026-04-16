--- v0 (2025-11-19)
+++ v1 (2026-04-16)
@@ -41,184 +41,178 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="538135"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>The title should be in sentence case, 14pt and left-aligned</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BF2AC3" w14:textId="77777777" w:rsidR="00151BE1" w:rsidRPr="00D77CE1" w:rsidRDefault="00151BE1" w:rsidP="00151BE1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28D8204E" w14:textId="7BD77661" w:rsidR="00151BE1" w:rsidRPr="00D77CE1" w:rsidRDefault="00151BE1" w:rsidP="00151BE1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First</w:t>
       </w:r>
       <w:r w:rsidR="003D5C6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C72F76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Middle Initials </w:t>
       </w:r>
       <w:r w:rsidR="003D5C6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Surn</w:t>
       </w:r>
       <w:r w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ame</w:t>
       </w:r>
       <w:r w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00580EA1" w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First</w:t>
       </w:r>
       <w:r w:rsidR="00580EA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00580EA1" w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C72F76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Middle Initials </w:t>
       </w:r>
       <w:r w:rsidR="00580EA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Surn</w:t>
       </w:r>
       <w:r w:rsidR="00580EA1" w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ame</w:t>
       </w:r>
       <w:r w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, …. and </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00580EA1" w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First</w:t>
       </w:r>
       <w:r w:rsidR="00580EA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00580EA1" w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C72F76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Middle Initials </w:t>
       </w:r>
       <w:r w:rsidR="00580EA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Surn</w:t>
       </w:r>
       <w:r w:rsidR="00580EA1" w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
@@ -349,72 +343,63 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="00556B9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> match</w:t>
       </w:r>
       <w:r w:rsidR="006D1448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> those on the paper, both in terms of </w:t>
       </w:r>
       <w:r w:rsidR="000F453B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the authors listed but also the format (i.e. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D17D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>first</w:t>
       </w:r>
       <w:r w:rsidR="000F453B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>names</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> must be </w:t>
+        <w:t xml:space="preserve">names must be </w:t>
       </w:r>
       <w:r w:rsidR="007D17D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>given in full</w:t>
       </w:r>
       <w:r w:rsidR="00B56135">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; any middle initials</w:t>
       </w:r>
       <w:r w:rsidR="00393575">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, surname</w:t>
       </w:r>
       <w:r w:rsidR="000F453B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -446,294 +431,230 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18DD727E" w14:textId="77777777" w:rsidR="00151BE1" w:rsidRPr="00D77CE1" w:rsidRDefault="00151BE1" w:rsidP="00151BE1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Corresponding author: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author’s name, Email: </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D77CE1">
+        <w:t xml:space="preserve">Author’s name, Email: xxxxx@xxxx </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613DFC7D" w14:textId="77777777" w:rsidR="000D3406" w:rsidRPr="00187FAF" w:rsidRDefault="000D3406" w:rsidP="00F53776">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>xxxxx@xxxx</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="613DFC7D" w14:textId="77777777" w:rsidR="000D3406" w:rsidRPr="00187FAF" w:rsidRDefault="000D3406" w:rsidP="00F53776">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA4B857" w14:textId="77777777" w:rsidR="003B7677" w:rsidRPr="004B7590" w:rsidRDefault="00CC67C8" w:rsidP="004B7590">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7590">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D40B081" w14:textId="5C56EB89" w:rsidR="000D3406" w:rsidRDefault="00EE073A" w:rsidP="00E0363F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please set your language to English (UK), but please note that </w:t>
+      </w:r>
+      <w:r w:rsidR="0009009A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>we use the Oxford Dictiona</w:t>
+      </w:r>
+      <w:r w:rsidR="00D740C9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ry</w:t>
+      </w:r>
+      <w:r w:rsidR="0009009A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Writers and Editors for spelling, which stipulates that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">words ending in –ise should be spelled –ize, such as fertilize, fertilizer, minimize, hypothesize, etc. </w:t>
+      </w:r>
+      <w:r w:rsidR="000D3406" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First level headings should be in </w:t>
+      </w:r>
+      <w:r w:rsidR="0009009A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sentence case</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3406" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, left-aligned and bold: you can use Heading </w:t>
+      </w:r>
+      <w:r w:rsidR="0095412D" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3406" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this template. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D740C9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note that headings must NOT be numbered. </w:t>
+      </w:r>
+      <w:r w:rsidR="000D3406" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Text should be fully justified, not left-aligned</w:t>
+      </w:r>
+      <w:r w:rsidR="0095412D" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and double-spaced throughout</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3406" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D0847">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must include continuous line numbering in your main document. </w:t>
+      </w:r>
+      <w:r w:rsidR="000D3406" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="0009009A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Please set your language to English (UK), but please note that </w:t>
+      <w:r w:rsidR="000D3406" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be a short description of the work, with the main findings</w:t>
       </w:r>
       <w:r w:rsidR="0009009A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>we use the Oxford Dictiona</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">, such as fertilize, fertilizer, minimize, hypothesize, etc. </w:t>
+        <w:t>, and must not be longer than 250 words</w:t>
       </w:r>
       <w:r w:rsidR="000D3406" w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">First level headings should be in </w:t>
-[...96 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. Abbreviations should be kept to a minimum and must be explained at first mention. </w:t>
       </w:r>
       <w:r w:rsidR="009D01D2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">You should not begin a sentence with an </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and they should not be used in headings. </w:t>
+        <w:t xml:space="preserve">You should not begin a sentence with an abbreviation and they should not be used in headings. </w:t>
       </w:r>
       <w:r w:rsidR="005558E4" w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="005558E4" w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> values should not be included in the </w:t>
       </w:r>
       <w:r w:rsidR="00E0363F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidR="005558E4" w:rsidRPr="00E137A6">
         <w:rPr>
@@ -1202,67 +1123,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)’</w:t>
       </w:r>
       <w:r w:rsidR="001F7F65" w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Where several references are cited</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> together</w:t>
       </w:r>
       <w:r w:rsidR="001F7F65" w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, they should be arranged in chronological order first, and then if </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> in alphabetical order according to the first author.</w:t>
+        <w:t>, they should be arranged in chronological order first, and then if necessary in alphabetical order according to the first author.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Where you have two or more references with the same author(s) and year of publication, they should be designated </w:t>
       </w:r>
       <w:r w:rsidR="006714E6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -1850,156 +1755,115 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and altitude in metres above sea level, written as ‘xx m asl’</w:t>
       </w:r>
       <w:r w:rsidR="006714E6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EE073A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> (aa°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bbʹ</w:t>
+      </w:r>
       <w:r w:rsidR="00EE073A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>aa°</w:t>
-[...14 lines deleted...]
-        <w:t>ʹ</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N, xx°yyʹ</w:t>
       </w:r>
       <w:r w:rsidR="00EE073A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">N, </w:t>
-[...37 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>E, xxx m a</w:t>
       </w:r>
       <w:r w:rsidR="006714E6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006714E6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006714E6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AECC469" w14:textId="77777777" w:rsidR="009A1586" w:rsidRPr="00E137A6" w:rsidRDefault="007E5824" w:rsidP="00C80F76">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -2241,51 +2105,59 @@
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="002C3CB1" w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">keep abbreviations to a minimum and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensure that all abbreviations (including chemical symbols and formulae such as N for nitrogen and </w:t>
+        <w:t xml:space="preserve">ensure that all abbreviations (including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">chemical symbols and formulae such as N for nitrogen and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -2549,269 +2421,225 @@
       <w:r w:rsidRPr="00DA5834">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zadoks JC, Chang TT </w:t>
       </w:r>
       <w:r w:rsidR="00DA5834" w:rsidRPr="00DA5834">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA5834">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Konzak CF</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73D0B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1974)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A decimal code for the growth stages of cereals. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Weed Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DA5834">
+      <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Konzak</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 415-421.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73521AE0" w14:textId="77777777" w:rsidR="008E5782" w:rsidRPr="00E137A6" w:rsidRDefault="008E5782" w:rsidP="00E73D0B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DA5834">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CF</w:t>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00E137A6">
+        <w:t>Lancashire PD</w:t>
+      </w:r>
+      <w:r w:rsidR="00C200EE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>14</w:t>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00DA5834">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C200EE" w:rsidRPr="00C200EE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lancashire PD</w:t>
+        <w:t xml:space="preserve"> Bleiholder</w:t>
       </w:r>
       <w:r w:rsidR="00C200EE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> H, </w:t>
       </w:r>
       <w:r w:rsidR="00C200EE" w:rsidRPr="00C200EE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C200EE" w:rsidRPr="00C200EE">
+        <w:t>Van Den Boom</w:t>
+      </w:r>
+      <w:r w:rsidR="00C200EE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bleiholder</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C200EE">
+        <w:t xml:space="preserve"> T,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C200EE" w:rsidRPr="00C200EE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> H, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C200EE" w:rsidRPr="00C200EE">
+        <w:t xml:space="preserve"> Langelüddeke</w:t>
+      </w:r>
+      <w:r w:rsidR="00C200EE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Van Den Boom</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C200EE">
+        <w:t xml:space="preserve"> P,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C200EE" w:rsidRPr="00C200EE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> T,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C200EE" w:rsidRPr="00C200EE">
+        <w:t xml:space="preserve"> Stauss</w:t>
+      </w:r>
+      <w:r w:rsidR="00C200EE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> R,</w:t>
+      </w:r>
       <w:r w:rsidR="00C200EE" w:rsidRPr="00C200EE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Langelüddeke</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Weber</w:t>
+      </w:r>
       <w:r w:rsidR="00C200EE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> P,</w:t>
+        <w:t xml:space="preserve"> E and </w:t>
       </w:r>
       <w:r w:rsidR="00C200EE" w:rsidRPr="00C200EE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Stauss</w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t>Witzenberger</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C200EE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA5834">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1991)</w:t>
@@ -2873,181 +2701,105 @@
       </w:r>
       <w:r w:rsidRPr="004B043F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 561-601.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE07A0" w14:textId="77777777" w:rsidR="005B6D38" w:rsidRDefault="005B6D38" w:rsidP="00E73D0B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA5834">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>BBCH (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DA5834">
+        <w:t>BBCH (Biologische Bundesanstallt für Land-und Forstwirtschaft)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1997) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Growth Stages of Mono-and Dicotyledonous Plants: BBCH Monograph</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Berlin</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73D0B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Germany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Blackwell Wissenschafts-Verlag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D74F87" w14:textId="77777777" w:rsidR="00E73D0B" w:rsidRPr="00E73D0B" w:rsidRDefault="00E73D0B" w:rsidP="00A8106C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Biologische</w:t>
-[...119 lines deleted...]
-        </w:rPr>
         <w:t>Meier U</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2001) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Growth Stages of Mono-and Dicotyledonous Plants: BBCH Monograph</w:t>
       </w:r>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
@@ -3196,67 +2948,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> have a specific reason for writing </w:t>
       </w:r>
       <w:r w:rsidR="009825A5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a combined section, y</w:t>
       </w:r>
       <w:r w:rsidR="00EE073A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ou must make a case for this </w:t>
       </w:r>
       <w:r w:rsidR="009825A5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">in your covering </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">in your covering letter </w:t>
       </w:r>
       <w:r w:rsidR="00EE073A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and it will</w:t>
       </w:r>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be discussed with the </w:t>
       </w:r>
       <w:r w:rsidR="004A6E92">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -3614,106 +3350,92 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">If you are submitting supplementary material for online-only publication, please write: </w:t>
       </w:r>
       <w:r w:rsidR="00925C53" w:rsidRPr="00925C53">
         <w:t xml:space="preserve">The supplementary material for this article can be found at </w:t>
       </w:r>
       <w:r w:rsidR="00925C53">
         <w:t>XXXX</w:t>
       </w:r>
       <w:r w:rsidR="00925C53" w:rsidRPr="00925C53">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BB9E7E" w14:textId="77777777" w:rsidR="00A63EAF" w:rsidRPr="00A63EAF" w:rsidRDefault="00A63EAF" w:rsidP="00E37DDE"/>
     <w:p w14:paraId="1A3C495A" w14:textId="543BA241" w:rsidR="00407C23" w:rsidRDefault="00DA573B" w:rsidP="00311698">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Acknowledgements</w:t>
       </w:r>
       <w:r w:rsidR="00311698">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E37DDE">
         <w:t>This section is optional: i</w:t>
       </w:r>
       <w:r w:rsidR="00407C23">
         <w:t>f you wish to credit, e.g. people who helped with the work but are not included in the list of authors, for instance statisticians or technicians, they should be listed in the acknowledgements section.</w:t>
       </w:r>
       <w:r w:rsidR="00ED55A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A57176" w:rsidRPr="00CF3898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If you used any AI tools in the </w:t>
       </w:r>
       <w:r w:rsidR="00361327" w:rsidRPr="00CF3898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>research or writing process for this manuscript</w:t>
-[...6 lines deleted...]
-        <w:t>, you must declare this here.</w:t>
+        <w:t>research or writing process for this manuscript, you must declare this here.</w:t>
       </w:r>
       <w:r w:rsidR="00361327">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B047FC" w:rsidRPr="00B047FC">
-        <w:t xml:space="preserve">Descriptions of AI processes used should include at minimum the version of the tool/algorithm used, where it can be accessed, any proprietary information relevant to the use of the tool/algorithm, any modifications of the tool made by the researchers (such as the addition of data to a tool’s public corpus), and the date(s) it was used for the purpose(s) described. Any relevant competing interests or potential bias arising </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the tool/algorithm’s use should be transparently declared and may be discussed in the article.</w:t>
+        <w:t>Descriptions of AI processes used should include at minimum the version of the tool/algorithm used, where it can be accessed, any proprietary information relevant to the use of the tool/algorithm, any modifications of the tool made by the researchers (such as the addition of data to a tool’s public corpus), and the date(s) it was used for the purpose(s) described. Any relevant competing interests or potential bias arising as a consequence of the tool/algorithm’s use should be transparently declared and may be discussed in the article.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D6BAA5" w14:textId="77777777" w:rsidR="00407C23" w:rsidRDefault="00407C23" w:rsidP="00407C23"/>
     <w:p w14:paraId="79127A70" w14:textId="29828630" w:rsidR="00E37DDE" w:rsidRPr="00311698" w:rsidRDefault="00E37DDE" w:rsidP="00311698">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidR="00560711">
         <w:t xml:space="preserve"> contributions.</w:t>
       </w:r>
       <w:r w:rsidR="00311698">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00311698">
@@ -3816,204 +3538,225 @@
       </w:r>
       <w:r w:rsidR="000233FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00560711">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="000233FE">
         <w:t>nterest</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C7120C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E37DDE" w:rsidRPr="00C7120C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">This section is </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E37DDE" w:rsidRPr="00C7120C">
+        <w:t>This section is required and y</w:t>
+      </w:r>
+      <w:r w:rsidR="000233FE" w:rsidRPr="00C7120C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>required</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E37DDE" w:rsidRPr="00C7120C">
+        <w:t>ou must declare any conflicts of interest in this section. If there are none, please write: The authors declare there are no conflicts of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B843C96" w14:textId="77777777" w:rsidR="000233FE" w:rsidRDefault="000233FE" w:rsidP="000233FE"/>
+    <w:p w14:paraId="6757AE16" w14:textId="74B68DA5" w:rsidR="000233FE" w:rsidRPr="00C7120C" w:rsidRDefault="000233FE" w:rsidP="00C7120C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and y</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000233FE" w:rsidRPr="00C7120C">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ethical </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7120C">
+        <w:t xml:space="preserve">standards. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7120C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>ou must declare any conflicts of interest in this section. If there are none, please write: The authors declare there are no conflicts of interest.</w:t>
-[...5 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:t xml:space="preserve">For any papers using vertebrates, information on the </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3934" w:rsidRPr="00C7120C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">standards. </w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7120C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">For any papers using vertebrates, information on the </w:t>
+        <w:t xml:space="preserve">thical </w:t>
       </w:r>
       <w:r w:rsidR="004E3934" w:rsidRPr="00C7120C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>e</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7120C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">thical </w:t>
+        <w:t>tandards that the work adhered to must be written here</w:t>
       </w:r>
       <w:r w:rsidR="004E3934" w:rsidRPr="00C7120C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C7120C">
+        <w:t xml:space="preserve">, including the reference number provided by the </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3934" w:rsidRPr="00C7120C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>tandards that the work adhered to must be written here</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E3934" w:rsidRPr="00C7120C">
+        <w:lastRenderedPageBreak/>
+        <w:t>relevant approval committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7120C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>, including the reference number provided by the relevant approval committee</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C7120C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5ABE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. For the avoidance of any potential doubt or confusion, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E3934" w:rsidRPr="00C7120C">
+        <w:t>You must also include a completed ARRIVE Checklist with your paper (</w:t>
+      </w:r>
+      <w:r w:rsidR="00350A38">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>please</w:t>
+        <w:t xml:space="preserve">please use the full version rather than the W10 version. This should be uploaded to ScholarOne as a Supplementary File). </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7120C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">For the avoidance of any potential doubt or confusion, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3934" w:rsidRPr="00C7120C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7120C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> write ‘Not applicable’ here if your paper did not include work with vertebrates.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BE832C" w14:textId="77777777" w:rsidR="000233FE" w:rsidRDefault="000233FE" w:rsidP="004B7590">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CBAE828" w14:textId="77777777" w:rsidR="00FF183A" w:rsidRPr="00E137A6" w:rsidRDefault="00332D1D" w:rsidP="004B7590">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA5834">
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796910B5" w14:textId="77777777" w:rsidR="00363046" w:rsidRDefault="006433B4" w:rsidP="00F53776">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -4026,65 +3769,56 @@
       </w:r>
       <w:r w:rsidR="00363046" w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>list should be formatted using a hanging indent (as this paragraph is) and no blank lines should be left between references. It</w:t>
       </w:r>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be in alphabetical order by the surname of the first author. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB2E936" w14:textId="77777777" w:rsidR="006714E6" w:rsidRDefault="006714E6" w:rsidP="00F53776">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> format the list with a hanging indent, the easiest way is to highlight the whole list, then drag the lower half of the tab indicator on the ruler slightly to the right:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In order to format the list with a hanging indent, the easiest way is to highlight the whole list, then drag the lower half of the tab indicator on the ruler slightly to the right:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A9A764" w14:textId="77777777" w:rsidR="006714E6" w:rsidRDefault="00E166CC" w:rsidP="00F53776">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpc">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B474C6D" wp14:editId="794BE7FB">
                 <wp:extent cx="2544445" cy="2185035"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="Canvas 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -4444,102 +4178,94 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33848B07" w14:textId="77777777" w:rsidR="00FF183A" w:rsidRPr="006714E6" w:rsidRDefault="00FF183A" w:rsidP="006714E6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006714E6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Volume and page numbers are separated by a comma and a space. The </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Volume and page numbers are separated by a comma and a space. The full page range is always give</w:t>
+      </w:r>
+      <w:r w:rsidR="002704D1" w:rsidRPr="006714E6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
       <w:r w:rsidRPr="006714E6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>full page</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">, i.e. write ‘675-680’ instead of ‘675-80’. The surname of the last author is preceded with </w:t>
+      </w:r>
+      <w:r w:rsidR="002704D1" w:rsidRPr="006714E6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‘and’</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5834">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="006714E6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> range is always give</w:t>
-[...6 lines deleted...]
-        <w:t>n</w:t>
+        <w:t xml:space="preserve"> there is no comma after the initials of the last two authors. Issue numbers are generally not used, other than in exceptional circumstances where it is otherwise difficult </w:t>
       </w:r>
       <w:r w:rsidRPr="006714E6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, i.e. write ‘675-680’ instead of ‘675-80’. The surname of the last author is preceded with </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> there is no comma after the initials of the last two authors. Issue numbers are generally not used, other than in exceptional circumstances where it is otherwise difficult to locate an article (for example in publications where every issue starts at page 1). </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">to locate an article (for example in publications where every issue starts at page 1). </w:t>
       </w:r>
       <w:r w:rsidR="00A027AE" w:rsidRPr="006714E6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For extracts from books, please give Editor names if available as well as the place of publication and the publisher.</w:t>
       </w:r>
       <w:r w:rsidRPr="006714E6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED661B5" w14:textId="77777777" w:rsidR="00D32989" w:rsidRDefault="004A6E92" w:rsidP="00C348D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -4594,61 +4320,59 @@
         <w:widowControl w:val="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7590">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto Nacional </w:t>
       </w:r>
       <w:r w:rsidR="004B7590" w:rsidRPr="004B7590">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B7590">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Estadística</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015). </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD66E8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Annual Survey on Sheep and Goats Livestock and their Dairy Production</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
@@ -4758,67 +4482,52 @@
         <w:t>ou must add a page break after the Reference list.</w:t>
       </w:r>
       <w:r w:rsidR="00F31860">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="299B3231" w14:textId="77777777" w:rsidR="000F5188" w:rsidRDefault="000F5188" w:rsidP="00F53776">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tables and Figs should not be presented in the main </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> should either come after the reference list or be submitted as separate files.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tables and Figs should not be presented in the main text, but should either come after the reference list or be submitted as separate files.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41E1465C" w14:textId="77777777" w:rsidR="002704D1" w:rsidRPr="00E137A6" w:rsidRDefault="00B0035B" w:rsidP="004A6E92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Each Table </w:t>
       </w:r>
       <w:r w:rsidR="004A6E92">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
@@ -5299,67 +5008,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and D.F. The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> letters</w:t>
       </w:r>
       <w:r w:rsidR="00B0035B" w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> can often be removed from Figures, but if required a note can be added to the legend.</w:t>
       </w:r>
       <w:r w:rsidR="001A0BC7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If you use error bars on </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> you must explain what they are.</w:t>
+        <w:t xml:space="preserve"> If you use error bars on Figs you must explain what they are.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C55F98" w14:textId="77777777" w:rsidR="00332D1D" w:rsidRPr="00E137A6" w:rsidRDefault="00332D1D" w:rsidP="00D47A28">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In general, you should not quote values to more than 2 or 3 decimal places, unless this is unavoidable. Usually, values of 10 or more can be rounded to integers or quoted to one decimal place. </w:t>
       </w:r>
       <w:r w:rsidR="00000AED">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
@@ -5448,81 +5141,66 @@
         </w:rPr>
         <w:t>[insert page breaks between each Table and Figure]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="09DE3CC4" w14:textId="77777777" w:rsidR="00E45B0C" w:rsidRDefault="001B09B1" w:rsidP="004F1DB2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>All</w:t>
       </w:r>
       <w:r w:rsidR="00E45B0C" w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> figure legends should be written on a sheet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> separate from the Figs themselves, in a Word file. If you are submitting your Figs in a Word document, the legends can be in the same file </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> they are on a separate sheet,</w:t>
+        <w:t xml:space="preserve"> separate from the Figs themselves, in a Word file. If you are submitting your Figs in a Word document, the legends can be in the same file as long as they are on a separate sheet,</w:t>
       </w:r>
       <w:r w:rsidR="00E45B0C" w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> preceding the Figures themselves. Each Figure must be on a separate sheet (i.e. parts </w:t>
       </w:r>
       <w:r w:rsidR="00E45B0C" w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00E45B0C" w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E45B0C" w:rsidRPr="00E137A6">
         <w:rPr>
@@ -5536,67 +5214,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, etc</w:t>
       </w:r>
       <w:r w:rsidR="003F053D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E45B0C" w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> if applicable should, if possible be on the same sheet but always separated from the next Figure with a page break) with ‘Fig. 1.’, ‘Fig. 2.’ etc. written at the bottom of the relevant page. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you are submitting Figs as </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> files or similar, then the legends </w:t>
+        <w:t xml:space="preserve">If you are submitting Figs as tif files or similar, then the legends </w:t>
       </w:r>
       <w:r w:rsidR="00754DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> appear </w:t>
       </w:r>
       <w:r w:rsidR="00754DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on a separate sheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -5614,135 +5276,135 @@
     </w:p>
     <w:p w14:paraId="2DCDE62C" w14:textId="4E5FE2C5" w:rsidR="003B7677" w:rsidRPr="00E137A6" w:rsidRDefault="003B7677" w:rsidP="003F053D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003B7677" w:rsidRPr="00E137A6" w:rsidSect="00F31860">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="665781FA" w14:textId="77777777" w:rsidR="00751BFB" w:rsidRDefault="00751BFB" w:rsidP="000D2419">
+    <w:p w14:paraId="35C85899" w14:textId="77777777" w:rsidR="00304AE6" w:rsidRDefault="00304AE6" w:rsidP="000D2419">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29CE0C17" w14:textId="77777777" w:rsidR="00751BFB" w:rsidRDefault="00751BFB" w:rsidP="000D2419">
+    <w:p w14:paraId="116A09BB" w14:textId="77777777" w:rsidR="00304AE6" w:rsidRDefault="00304AE6" w:rsidP="000D2419">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D4F60F8" w14:textId="77777777" w:rsidR="00751BFB" w:rsidRDefault="00751BFB" w:rsidP="000D2419">
+    <w:p w14:paraId="2E627257" w14:textId="77777777" w:rsidR="00304AE6" w:rsidRDefault="00304AE6" w:rsidP="000D2419">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24D24714" w14:textId="77777777" w:rsidR="00751BFB" w:rsidRDefault="00751BFB" w:rsidP="000D2419">
+    <w:p w14:paraId="7170AE4F" w14:textId="77777777" w:rsidR="00304AE6" w:rsidRDefault="00304AE6" w:rsidP="000D2419">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F666FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F29A934A"/>
     <w:lvl w:ilvl="0" w:tplc="8BEEA630">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
@@ -5809,52 +5471,51 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="768543588">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B83D5E"/>
     <w:rsid w:val="00000AED"/>
     <w:rsid w:val="00010E29"/>
@@ -5864,69 +5525,72 @@
     <w:rsid w:val="00035A99"/>
     <w:rsid w:val="0009009A"/>
     <w:rsid w:val="000A570C"/>
     <w:rsid w:val="000B1332"/>
     <w:rsid w:val="000D2419"/>
     <w:rsid w:val="000D3406"/>
     <w:rsid w:val="000F453B"/>
     <w:rsid w:val="000F5188"/>
     <w:rsid w:val="001006A6"/>
     <w:rsid w:val="00102C20"/>
     <w:rsid w:val="00104F63"/>
     <w:rsid w:val="00115C7D"/>
     <w:rsid w:val="001239F1"/>
     <w:rsid w:val="00136AC9"/>
     <w:rsid w:val="00151BE1"/>
     <w:rsid w:val="00163B3E"/>
     <w:rsid w:val="00167AEF"/>
     <w:rsid w:val="00170BE0"/>
     <w:rsid w:val="00175E8E"/>
     <w:rsid w:val="00187FAF"/>
     <w:rsid w:val="001A0BC7"/>
     <w:rsid w:val="001B09B1"/>
     <w:rsid w:val="001B333C"/>
     <w:rsid w:val="001B5D15"/>
     <w:rsid w:val="001D4B17"/>
+    <w:rsid w:val="001F5ABE"/>
     <w:rsid w:val="001F7F65"/>
     <w:rsid w:val="00220B46"/>
     <w:rsid w:val="0024344D"/>
     <w:rsid w:val="00255871"/>
     <w:rsid w:val="002704D1"/>
     <w:rsid w:val="00271C5F"/>
     <w:rsid w:val="00275435"/>
     <w:rsid w:val="00292333"/>
     <w:rsid w:val="0029494A"/>
     <w:rsid w:val="002C3CB1"/>
     <w:rsid w:val="002D5EBE"/>
     <w:rsid w:val="002E6AF7"/>
     <w:rsid w:val="002F2640"/>
+    <w:rsid w:val="00304AE6"/>
     <w:rsid w:val="00311698"/>
     <w:rsid w:val="00313DEA"/>
     <w:rsid w:val="00314BD6"/>
     <w:rsid w:val="00325162"/>
     <w:rsid w:val="00332D1D"/>
     <w:rsid w:val="003342A8"/>
+    <w:rsid w:val="00350A38"/>
     <w:rsid w:val="0035521F"/>
     <w:rsid w:val="00361327"/>
     <w:rsid w:val="00363046"/>
     <w:rsid w:val="003756CE"/>
     <w:rsid w:val="00393575"/>
     <w:rsid w:val="003957F2"/>
     <w:rsid w:val="003B5672"/>
     <w:rsid w:val="003B7677"/>
     <w:rsid w:val="003C7D83"/>
     <w:rsid w:val="003D3E15"/>
     <w:rsid w:val="003D5C6D"/>
     <w:rsid w:val="003F053D"/>
     <w:rsid w:val="003F7182"/>
     <w:rsid w:val="00407C23"/>
     <w:rsid w:val="00431614"/>
     <w:rsid w:val="00446EEE"/>
     <w:rsid w:val="00452161"/>
     <w:rsid w:val="00453B9F"/>
     <w:rsid w:val="004721F1"/>
     <w:rsid w:val="004A2754"/>
     <w:rsid w:val="004A6752"/>
     <w:rsid w:val="004A6E92"/>
     <w:rsid w:val="004B043F"/>
     <w:rsid w:val="004B7590"/>
     <w:rsid w:val="004C6DE5"/>
@@ -6010,50 +5674,51 @@
     <w:rsid w:val="00A60DEF"/>
     <w:rsid w:val="00A63EAF"/>
     <w:rsid w:val="00A734CC"/>
     <w:rsid w:val="00A8106C"/>
     <w:rsid w:val="00A8344E"/>
     <w:rsid w:val="00A85B2F"/>
     <w:rsid w:val="00AB15F0"/>
     <w:rsid w:val="00AC50A0"/>
     <w:rsid w:val="00AF6B80"/>
     <w:rsid w:val="00B0035B"/>
     <w:rsid w:val="00B047FC"/>
     <w:rsid w:val="00B2677B"/>
     <w:rsid w:val="00B27734"/>
     <w:rsid w:val="00B3402B"/>
     <w:rsid w:val="00B53F3F"/>
     <w:rsid w:val="00B56135"/>
     <w:rsid w:val="00B57857"/>
     <w:rsid w:val="00B67D4C"/>
     <w:rsid w:val="00B83D5E"/>
     <w:rsid w:val="00BA5DBA"/>
     <w:rsid w:val="00BC3669"/>
     <w:rsid w:val="00BD3815"/>
     <w:rsid w:val="00BF3F5C"/>
     <w:rsid w:val="00C05E54"/>
     <w:rsid w:val="00C16762"/>
+    <w:rsid w:val="00C17E62"/>
     <w:rsid w:val="00C200EE"/>
     <w:rsid w:val="00C348D0"/>
     <w:rsid w:val="00C65436"/>
     <w:rsid w:val="00C7120C"/>
     <w:rsid w:val="00C72F76"/>
     <w:rsid w:val="00C80F76"/>
     <w:rsid w:val="00CA58C1"/>
     <w:rsid w:val="00CB2A4C"/>
     <w:rsid w:val="00CC172F"/>
     <w:rsid w:val="00CC67C8"/>
     <w:rsid w:val="00CD1116"/>
     <w:rsid w:val="00CF3898"/>
     <w:rsid w:val="00D02FE7"/>
     <w:rsid w:val="00D161B0"/>
     <w:rsid w:val="00D263DE"/>
     <w:rsid w:val="00D32989"/>
     <w:rsid w:val="00D41C1B"/>
     <w:rsid w:val="00D47A28"/>
     <w:rsid w:val="00D740C9"/>
     <w:rsid w:val="00D902E7"/>
     <w:rsid w:val="00D93345"/>
     <w:rsid w:val="00DA573B"/>
     <w:rsid w:val="00DA5834"/>
     <w:rsid w:val="00DB0D2D"/>
     <w:rsid w:val="00DB3D72"/>
@@ -7177,75 +6842,75 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" enabled="0" method="" siteId="{75d6cc78-71b9-42e6-aa2a-b9889a0f080f}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>AGS-Formatting-Template</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2548</Words>
-  <Characters>12644</Characters>
+  <Words>2576</Words>
+  <Characters>12805</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>225</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>224</Lines>
+  <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Aberdeen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15112</CharactersWithSpaces>
+  <CharactersWithSpaces>15303</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7405621</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://endnote.com/downloads/style/journal-agricultural-science</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2949190</vt:i4>
       </vt:variant>
       <vt:variant>