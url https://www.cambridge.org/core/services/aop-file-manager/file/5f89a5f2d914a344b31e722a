--- v1 (2025-12-25)
+++ v2 (2026-07-12)
@@ -357,59 +357,57 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="0069566F" w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Author’s name</w:t>
       </w:r>
       <w:r w:rsidR="00CC67C8" w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, E</w:t>
       </w:r>
       <w:r w:rsidR="000D3406" w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mail: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EE073A" w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xxxxx@xxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000D3406" w:rsidRPr="00D77CE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69911876" w14:textId="77777777" w:rsidR="00AF6B80" w:rsidRDefault="00AF6B80" w:rsidP="00427B44">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E646485" w14:textId="77777777" w:rsidR="0069566F" w:rsidRPr="004B34F1" w:rsidRDefault="0069566F" w:rsidP="00427B44">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -787,51 +785,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This should be a list of 3-5 bullet points describing the main findings of your work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F36594E" w14:textId="77777777" w:rsidR="00EF6D9E" w:rsidRPr="00EF6D9E" w:rsidRDefault="00EF6D9E" w:rsidP="00427B44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you are uploading final files after acceptance, then the Key Findings should be removed, as they are only used for peer review and are not published.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530CCAF2" w14:textId="18249868" w:rsidR="00ED714A" w:rsidRDefault="007E2368" w:rsidP="00427B44">
+    <w:p w14:paraId="530CCAF2" w14:textId="35EDA0E7" w:rsidR="00ED714A" w:rsidRDefault="007E2368" w:rsidP="00427B44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00932FB8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ll papers must</w:t>
       </w:r>
@@ -874,114 +872,135 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">be available for published manuscripts </w:t>
       </w:r>
       <w:r w:rsidR="00932FB8" w:rsidRPr="00E47868">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with online browsing of the Cambridge Core website</w:t>
       </w:r>
       <w:r w:rsidR="00E47868" w:rsidRPr="00E47868">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. The graphic could either be a photograph or illustrat</w:t>
       </w:r>
       <w:r w:rsidR="00932FB8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">e image pertinent to your study and you must include a </w:t>
+        <w:t xml:space="preserve">e image pertinent to your study and </w:t>
+      </w:r>
+      <w:r w:rsidR="004868AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="00932FB8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include a </w:t>
       </w:r>
       <w:r w:rsidR="00846046">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">very short </w:t>
       </w:r>
       <w:r w:rsidR="00932FB8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>caption for it</w:t>
+        <w:t>caption</w:t>
       </w:r>
       <w:r w:rsidR="00846046">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, one line at the very most, which must be placed underneath the image</w:t>
+        <w:t>, one line at the very most</w:t>
       </w:r>
       <w:r w:rsidR="00E47868" w:rsidRPr="00E47868">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003B6317">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B6317" w:rsidRPr="003B6317">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Graphical abstract images </w:t>
       </w:r>
       <w:r w:rsidR="003B6317">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="003B6317" w:rsidRPr="003B6317">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be supplied as 900px high or wide on its longest edge, and as PNG file type</w:t>
       </w:r>
       <w:r w:rsidR="003B6317">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5EF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DPI must not be less than 300.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD275F0" w14:textId="77777777" w:rsidR="006B0719" w:rsidRPr="00064860" w:rsidRDefault="006B0719" w:rsidP="00427B44">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210351BB" w14:textId="77777777" w:rsidR="0095412D" w:rsidRPr="003771D1" w:rsidRDefault="004B7590" w:rsidP="00427B44">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003771D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
@@ -1168,664 +1187,664 @@
         </w:rPr>
         <w:t xml:space="preserve">goal and </w:t>
       </w:r>
       <w:r w:rsidR="00A8106C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>objectives of your paper clearly and concisely.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75E70CEC" w14:textId="77777777" w:rsidR="00596548" w:rsidRPr="00E137A6" w:rsidRDefault="00596548" w:rsidP="00427B44">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be written in the third person, e.g. ‘it was found that’, not ‘we found’. You </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>P</w:t>
+        <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="00E137A6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">apers </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>avoid using</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘this/our paper/study/work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, etc.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when referring to your work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> You should also generally use the past tense.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE7B9F0" w14:textId="77777777" w:rsidR="00596548" w:rsidRPr="00962E17" w:rsidRDefault="00596548" w:rsidP="00427B44">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please keep abbreviations to a minimum and ensure </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>they are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> explained at first mention (in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable, and again</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at first mention in the text). Wherever you list equipment that has been used, please state the make, model, and city and country of origin in brackets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D4FDEF" w14:textId="77777777" w:rsidR="0095412D" w:rsidRPr="00E137A6" w:rsidRDefault="0095412D" w:rsidP="00427B44">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1E9A2E" w14:textId="77777777" w:rsidR="0095412D" w:rsidRPr="00A64F01" w:rsidRDefault="0095412D" w:rsidP="00427B44">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Materials and methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0DC72D" w14:textId="116A8E28" w:rsidR="0095412D" w:rsidRPr="00A64F01" w:rsidRDefault="0095412D" w:rsidP="00427B44">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1586" w:rsidRPr="00A64F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>evel 2 headings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, or sub-headings, should</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7590" w:rsidRPr="00A64F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be in</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bold,</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7590" w:rsidRPr="00A64F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> italics,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have an initial capital</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1586" w:rsidRPr="00A64F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E137A6" w:rsidRPr="00A64F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>and be left-aligned</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9EFBD6" w14:textId="77777777" w:rsidR="009A1586" w:rsidRPr="00E137A6" w:rsidRDefault="00810B83" w:rsidP="00427B44">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidR="0095412D" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can use Heading 2 in this template</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to format sub-headings.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB055F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80F76">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB055F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eadings</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80F76">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should not contain abbreviations and must not be numbered</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB055F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57302F8F" w14:textId="77777777" w:rsidR="0095412D" w:rsidRPr="00E137A6" w:rsidRDefault="0095412D" w:rsidP="00427B44">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9D73A9" w14:textId="5EC0CC79" w:rsidR="0095412D" w:rsidRPr="00A64F01" w:rsidRDefault="00E137A6" w:rsidP="00427B44">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Level 3 headings</w:t>
+      </w:r>
+      <w:r w:rsidR="00816938">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be italicised with an initial capital and be left-aligned</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6F4B54" w14:textId="77777777" w:rsidR="0095317F" w:rsidRPr="00E137A6" w:rsidRDefault="0095412D" w:rsidP="00427B44">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can use Heading 3 in this template for level 3 headings. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80F76">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Headings should not contain abbreviations and must not be numbered</w:t>
+      </w:r>
+      <w:r w:rsidR="0095317F" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A9949C" w14:textId="77777777" w:rsidR="00332D1D" w:rsidRDefault="00E137A6" w:rsidP="00427B44">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B6D5E6" w14:textId="77777777" w:rsidR="00F53776" w:rsidRPr="00A64F01" w:rsidRDefault="004B7590" w:rsidP="00427B44">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53776" w:rsidRPr="00A64F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>esults</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E38BF5C" w14:textId="77777777" w:rsidR="00CC172F" w:rsidRPr="00E137A6" w:rsidRDefault="00427B44" w:rsidP="00427B44">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In Research articles, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53776" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5D98">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>should</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E137A6">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00F53776" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5D98">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presented</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53776" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a separ</w:t>
+      </w:r>
+      <w:r w:rsidR="009825A5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ate section from the Discussion. If you</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53776" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have a specific reason for writing </w:t>
+      </w:r>
+      <w:r w:rsidR="009825A5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a combined section, y</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE073A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5D98">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE073A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make a case for this </w:t>
+      </w:r>
+      <w:r w:rsidR="009825A5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in your covering letter </w:t>
+      </w:r>
+      <w:r w:rsidR="00494FD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53776" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Editor</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6E92">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-in-Chief</w:t>
+      </w:r>
+      <w:r w:rsidR="00494FD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’s consideration</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53776" w:rsidRPr="00E137A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5D98">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC172F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Results generally should not contain references</w:t>
+      </w:r>
+      <w:r w:rsidR="00F336B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2211F375" w14:textId="77777777" w:rsidR="005B6D38" w:rsidRPr="00E137A6" w:rsidRDefault="005B6D38" w:rsidP="00427B44">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B58A79" w14:textId="77777777" w:rsidR="00F53776" w:rsidRPr="00EA3D34" w:rsidRDefault="004B7590" w:rsidP="00427B44">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53776" w:rsidRPr="00EA3D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>iscussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408E1BEC" w14:textId="77777777" w:rsidR="00F53776" w:rsidRDefault="00592B06" w:rsidP="00427B44">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...528 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>This should draw together your results, present possible reasons for your findings, comparisons with earlier results from other authors</w:t>
       </w:r>
       <w:r w:rsidR="00CC172F">
-        <w:rPr>
-[...50 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">, possible reasons for different results, and suggestions </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC172F">
         <w:lastRenderedPageBreak/>
-        <w:t>with earlier results from other authors</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, possible reasons for different results, and suggestions for future work. In general, Tables and Figs should not be cited in the Discussion section. </w:t>
+        <w:t xml:space="preserve">for future work. In general, Tables and Figs should not be cited in the Discussion section. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D21004" w14:textId="77777777" w:rsidR="00611808" w:rsidRDefault="00611808" w:rsidP="00427B44">
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CEB5B83" w14:textId="2414CDD9" w:rsidR="00420F75" w:rsidRDefault="00611808" w:rsidP="002D3E5D">
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F02639">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Supplementary material</w:t>
       </w:r>
       <w:r w:rsidR="00B81530" w:rsidRPr="00F02639">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
@@ -2048,50 +2067,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="73FE0676" w14:textId="77777777" w:rsidR="00611808" w:rsidRDefault="00611808" w:rsidP="00427B44">
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18B9BC9A" w14:textId="68B999FE" w:rsidR="00611808" w:rsidRDefault="00611808" w:rsidP="002D3E5D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F02639">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidR="001D2501" w:rsidRPr="00F02639">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F02639">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="538135"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D2E56" w:rsidRPr="00F02639">
@@ -3399,197 +3419,181 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> figure legends should be written </w:t>
       </w:r>
       <w:r w:rsidR="006B0719">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">at the end of the main document </w:t>
       </w:r>
       <w:r w:rsidR="00DF5F11">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>but</w:t>
       </w:r>
       <w:r w:rsidR="006B0719">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> all figures must be submitted as </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or eps files.</w:t>
+        <w:t xml:space="preserve"> all figures must be submitted as tif or eps files.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3CC16C" w14:textId="77777777" w:rsidR="00DE1BFE" w:rsidRPr="00E137A6" w:rsidRDefault="00DE1BFE" w:rsidP="00427B44">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DE1BFE" w:rsidRPr="00E137A6" w:rsidSect="00F31860">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F8224B4" w14:textId="77777777" w:rsidR="00103DCC" w:rsidRDefault="00103DCC" w:rsidP="000D2419">
+    <w:p w14:paraId="5FC7FF93" w14:textId="77777777" w:rsidR="00662DA9" w:rsidRDefault="00662DA9" w:rsidP="000D2419">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="312B6264" w14:textId="77777777" w:rsidR="00103DCC" w:rsidRDefault="00103DCC" w:rsidP="000D2419">
+    <w:p w14:paraId="418603C8" w14:textId="77777777" w:rsidR="00662DA9" w:rsidRDefault="00662DA9" w:rsidP="000D2419">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75225D40" w14:textId="77777777" w:rsidR="00103DCC" w:rsidRDefault="00103DCC" w:rsidP="000D2419">
+    <w:p w14:paraId="5F498B46" w14:textId="77777777" w:rsidR="00662DA9" w:rsidRDefault="00662DA9" w:rsidP="000D2419">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04198E12" w14:textId="77777777" w:rsidR="00103DCC" w:rsidRDefault="00103DCC" w:rsidP="000D2419">
+    <w:p w14:paraId="3E346012" w14:textId="77777777" w:rsidR="00662DA9" w:rsidRDefault="00662DA9" w:rsidP="000D2419">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20E94E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3CA3778"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3772,52 +3776,51 @@
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1519932068">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="307592961">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="90"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMbIwMjcwMjG1NDAyszBU0lEKTi0uzszPAykwrAUAYYy+/CwAAAA="/>
   </w:docVars>
@@ -3882,109 +3885,112 @@
     <w:rsid w:val="0035521F"/>
     <w:rsid w:val="00363046"/>
     <w:rsid w:val="003771D1"/>
     <w:rsid w:val="003B5672"/>
     <w:rsid w:val="003B6317"/>
     <w:rsid w:val="003B7677"/>
     <w:rsid w:val="003C7D83"/>
     <w:rsid w:val="003D3E15"/>
     <w:rsid w:val="003E23DA"/>
     <w:rsid w:val="003F053D"/>
     <w:rsid w:val="003F06E7"/>
     <w:rsid w:val="003F7182"/>
     <w:rsid w:val="00407EFA"/>
     <w:rsid w:val="004175BC"/>
     <w:rsid w:val="00420F75"/>
     <w:rsid w:val="00427B44"/>
     <w:rsid w:val="00435A30"/>
     <w:rsid w:val="00446EEE"/>
     <w:rsid w:val="00452161"/>
     <w:rsid w:val="00453B9F"/>
     <w:rsid w:val="00456455"/>
     <w:rsid w:val="00462035"/>
     <w:rsid w:val="0046332A"/>
     <w:rsid w:val="00467FCB"/>
     <w:rsid w:val="004721F1"/>
+    <w:rsid w:val="004868AB"/>
     <w:rsid w:val="00494FD0"/>
     <w:rsid w:val="004A2754"/>
     <w:rsid w:val="004A6752"/>
     <w:rsid w:val="004A6E92"/>
     <w:rsid w:val="004B043F"/>
     <w:rsid w:val="004B34F1"/>
     <w:rsid w:val="004B7590"/>
     <w:rsid w:val="004D122F"/>
     <w:rsid w:val="004E44C6"/>
     <w:rsid w:val="004F1DB2"/>
     <w:rsid w:val="004F1E56"/>
     <w:rsid w:val="004F5416"/>
     <w:rsid w:val="0050573C"/>
     <w:rsid w:val="00550291"/>
     <w:rsid w:val="005558E4"/>
     <w:rsid w:val="00567B09"/>
     <w:rsid w:val="00592B06"/>
     <w:rsid w:val="00596548"/>
     <w:rsid w:val="00597762"/>
     <w:rsid w:val="005B6D38"/>
     <w:rsid w:val="005C73BE"/>
     <w:rsid w:val="005D1FEB"/>
     <w:rsid w:val="005E77CF"/>
     <w:rsid w:val="005F3D81"/>
     <w:rsid w:val="00606351"/>
     <w:rsid w:val="00607D0B"/>
     <w:rsid w:val="00611808"/>
     <w:rsid w:val="00613026"/>
     <w:rsid w:val="00617C1D"/>
     <w:rsid w:val="00634F60"/>
     <w:rsid w:val="006433B4"/>
     <w:rsid w:val="006435B8"/>
+    <w:rsid w:val="00662DA9"/>
     <w:rsid w:val="006714E6"/>
     <w:rsid w:val="006841A7"/>
     <w:rsid w:val="0069566F"/>
     <w:rsid w:val="006B0719"/>
     <w:rsid w:val="006B6A64"/>
     <w:rsid w:val="006C0A4F"/>
     <w:rsid w:val="006C7F1A"/>
     <w:rsid w:val="006D0847"/>
     <w:rsid w:val="006D3A79"/>
     <w:rsid w:val="006D4583"/>
     <w:rsid w:val="00715473"/>
     <w:rsid w:val="00732267"/>
     <w:rsid w:val="00734497"/>
     <w:rsid w:val="0073666F"/>
     <w:rsid w:val="00745AA0"/>
     <w:rsid w:val="00747C10"/>
     <w:rsid w:val="00754079"/>
     <w:rsid w:val="00754DA0"/>
     <w:rsid w:val="00763577"/>
     <w:rsid w:val="007A1EF8"/>
     <w:rsid w:val="007D2E56"/>
     <w:rsid w:val="007D48FB"/>
     <w:rsid w:val="007E2368"/>
     <w:rsid w:val="007E5824"/>
     <w:rsid w:val="007E5D98"/>
     <w:rsid w:val="007F018D"/>
     <w:rsid w:val="007F56FB"/>
+    <w:rsid w:val="00807023"/>
     <w:rsid w:val="0080789C"/>
     <w:rsid w:val="00810B83"/>
     <w:rsid w:val="00816938"/>
     <w:rsid w:val="00825CF1"/>
     <w:rsid w:val="00837A71"/>
     <w:rsid w:val="00846046"/>
     <w:rsid w:val="0086011D"/>
     <w:rsid w:val="0086771F"/>
     <w:rsid w:val="00872CDB"/>
     <w:rsid w:val="008A1491"/>
     <w:rsid w:val="008A5B1B"/>
     <w:rsid w:val="008A6F28"/>
     <w:rsid w:val="008C2A75"/>
     <w:rsid w:val="008C70DD"/>
     <w:rsid w:val="008E176D"/>
     <w:rsid w:val="008E5782"/>
     <w:rsid w:val="009001DF"/>
     <w:rsid w:val="00917C95"/>
     <w:rsid w:val="0092420F"/>
     <w:rsid w:val="00932FB8"/>
     <w:rsid w:val="009452DD"/>
     <w:rsid w:val="00952E16"/>
     <w:rsid w:val="0095317F"/>
     <w:rsid w:val="0095412D"/>
     <w:rsid w:val="0096179A"/>
@@ -4058,50 +4064,51 @@
     <w:rsid w:val="00D77CE1"/>
     <w:rsid w:val="00D902E7"/>
     <w:rsid w:val="00DA5834"/>
     <w:rsid w:val="00DB0D2D"/>
     <w:rsid w:val="00DB3D72"/>
     <w:rsid w:val="00DE1BFE"/>
     <w:rsid w:val="00DF5F11"/>
     <w:rsid w:val="00E0363F"/>
     <w:rsid w:val="00E137A6"/>
     <w:rsid w:val="00E13B1F"/>
     <w:rsid w:val="00E13C7A"/>
     <w:rsid w:val="00E166CC"/>
     <w:rsid w:val="00E45B0C"/>
     <w:rsid w:val="00E47868"/>
     <w:rsid w:val="00E51285"/>
     <w:rsid w:val="00E57E38"/>
     <w:rsid w:val="00E60AFB"/>
     <w:rsid w:val="00E73D0B"/>
     <w:rsid w:val="00E74F19"/>
     <w:rsid w:val="00E8003A"/>
     <w:rsid w:val="00EA1D0D"/>
     <w:rsid w:val="00EA2E57"/>
     <w:rsid w:val="00EA3D34"/>
     <w:rsid w:val="00EB055F"/>
     <w:rsid w:val="00EB5970"/>
+    <w:rsid w:val="00ED5EF8"/>
     <w:rsid w:val="00ED714A"/>
     <w:rsid w:val="00EE073A"/>
     <w:rsid w:val="00EE5FB6"/>
     <w:rsid w:val="00EF6D9E"/>
     <w:rsid w:val="00F02639"/>
     <w:rsid w:val="00F0493A"/>
     <w:rsid w:val="00F31860"/>
     <w:rsid w:val="00F336B2"/>
     <w:rsid w:val="00F53776"/>
     <w:rsid w:val="00F61EE7"/>
     <w:rsid w:val="00F75CA9"/>
     <w:rsid w:val="00F75F8E"/>
     <w:rsid w:val="00FB6788"/>
     <w:rsid w:val="00FC1149"/>
     <w:rsid w:val="00FD0D41"/>
     <w:rsid w:val="00FD37D3"/>
     <w:rsid w:val="00FD66E8"/>
     <w:rsid w:val="00FE4C7F"/>
     <w:rsid w:val="00FF183A"/>
     <w:rsid w:val="00FF43C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -5220,75 +5227,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2232A059-A3F4-469E-9E43-EC7F60BFF387}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>AGS-Formatting-Template</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1521</Words>
-  <Characters>7957</Characters>
+  <Words>1411</Words>
+  <Characters>8046</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>162</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Aberdeen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9412</CharactersWithSpaces>
+  <CharactersWithSpaces>9439</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7405621</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://endnote.com/downloads/style/journal-agricultural-science</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2949190</vt:i4>
       </vt:variant>
       <vt:variant>